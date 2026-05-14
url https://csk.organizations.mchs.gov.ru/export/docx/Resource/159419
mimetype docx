--- v1 (2026-01-09)
+++ v2 (2026-05-14)
@@ -120,50 +120,56 @@
               <w:t xml:space="preserve">Протоколы 2021года</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протоколы 2022 года</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протоколы 2023 года</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протоколы 2024 года</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протоколы 2025 года</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Протоколы 2026 года</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>