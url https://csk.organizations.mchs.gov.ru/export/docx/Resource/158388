--- v2 (2026-02-18)
+++ v3 (2026-04-06)
@@ -313,55 +313,55 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
               <w:t xml:space="preserve">Начальникотдела по взаимодействию </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
               <w:t xml:space="preserve">с федеральнымиорганами исполнительной власти </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
-              <w:t xml:space="preserve">и общественнымиорганизациями -</w:t>
+              <w:t xml:space="preserve">и общественнымиорганизациями - капитан</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> старший лейтенант внутренней службы</w:t>
+              <w:t xml:space="preserve"> внутренней службы</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
               <w:t xml:space="preserve">Геделян ЯковИванович</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
               <w:t xml:space="preserve">8-499-393-19-84</w:t>
             </w:r>
             <w:br/>
             <w:br/>