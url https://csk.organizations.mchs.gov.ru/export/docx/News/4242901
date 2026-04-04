--- v0 (2026-02-27)
+++ v1 (2026-04-04)
@@ -141,51 +141,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Со 2 по 6марта 2026 года в Уфе (Республика Башкортостан) состоятся Кубок МЧСРоссии и всероссийские соревнования МЧС России «Кубок ЦС ВДПО» попожарно-спасательному спорту.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В очередной раз гостеприимная Уфа примет одни из самых значимых вспортивном календаре страны соревнования.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В спортивном манеже Главного управления МЧС России по Рязанскойобласти соберутся сильнейшие спортсмены, которые готовы внапряженной борьбе продемонстрировать свое мастерство, характер иволю к победе.</w:t>
+              <w:t xml:space="preserve">В спортивном манеже Главного управления МЧС России по РеспубликеБашкортостан соберутся сильнейшие спортсмены, которые готовы внапряженной борьбе продемонстрировать свое мастерство, характер иволю к победе.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В Башкортостан приедет более 300 сильнейших спортсменов из 17субъектов Российской Федерации. Спортивные баталии развернутсясразу в двух локациях: мужчины и женщины будут выступать наспортивном манеже Главного Управления (ул. Комарова 9/2), юноши идевушки будут состязаться на манеже МБУ УПО г. Уфы (ул. Светлая39).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В спортивных соревнованиях примут участие спортсмены спортивныхсборных команд главных управлений МЧС России по субъектамРоссийской Федерации, занявшие по итогам чемпионата и первенстваМЧС России по пожарно-спасательному спорту 2025 года в командномзачете с 1 по 12 место и 3 команды по итогам всероссийскихсоревнований МЧС России «Памяти Героя Российской Федерации В.М.Максимчука» по пожарно-спасательному спорту.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Соревнования пройдут по спортивным дисциплинампожарно-спасательного спорта: «штурмовая лестница - 4 этаж-учебнаябашня», «штурмовая лестница - 2 этаж-учебная башня», «штурмоваялестница - 3 этаж-учебная башня» «полоса препятствий» и«двоеборье».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Начало соревнований 3 марта в 10 утра. Первая дисциплина -«Штурмовая лестница». В 18.00 состоится торжественное открытиесоревнований и награждение победителей и призеров первого дня вконцертном зале Конгресс-холла «Торатау».</w:t>
             </w:r>