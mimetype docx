--- v1 (2026-01-12)
+++ v2 (2026-04-13)
@@ -129,156 +129,166 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Напоминаем,что 28 июля 2022 года, состоялось подписание соглашения между МЧСРоссии и спортивным клубом WorldClass.</w:t>
-[...104 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Коллеги! Весна вдохновляет всех на новые достижения ицели.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Наш фитнес партнер, сеть фитнес-клубов World Class, обновилкорпоративное предложение. </w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Корпоративная карта «Золотой стандарт» 12 месяцев фитнеса + 30 днейзаморозки</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • +14 дней фитнеса для друга</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • 30 дней фитнеса или 30 дней заморозки на выбор</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • 5% дополнительная скидка до 31 марта 2026</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Корпоративная карта «Золотой стандарт Плюс» 15 месяцев фитнеса + 30дней заморозки</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • +30 дней заморозки</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • 2 клуба по цене одного</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • +14 дней фитнеса для друга</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • 5% дополнительная скидка до 31 марта 2026</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Предпродажи новых клубов — скоро открытие</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • World Class RED7 — г. Москва, пр. АкадемикаСахарова, 7 – ОТКРЫТИЕ 18 МАРТА 2026!</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • World Class Селигерская — г. Москва, Коровинскоешоссе, д.2.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Корпоративная клубная карта с рассрочкой через сервис «Всегдада».</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • Поделите стоимость клубной карты на 6 платежей</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    • Рассрочка оформляется на карты от 6 месяцев</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Есть исключения. Подробная информация наhttps://corp.worldclass.ru/#zayavka.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">По всем вопросам пишите на corpsales@wclass.ru или звоните: Москва+7 (495) 788 00 00, Санкт-Петербург +7 (812) 313 00 00, Сочи +7(862) 266 55 01.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>